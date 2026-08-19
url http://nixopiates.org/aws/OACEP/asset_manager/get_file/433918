--- v0 (2026-07-27)
+++ v1 (2026-08-19)
@@ -254,51 +254,51 @@
       <w:r w:rsidR="00102403">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00102403" w:rsidRPr="00102403">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00102403">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Phone______________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8EDCFF" w14:textId="32D80182" w:rsidR="00102403" w:rsidRDefault="00937145" w:rsidP="004E6649">
+    <w:p w14:paraId="7B8EDCFF" w14:textId="652C957A" w:rsidR="00102403" w:rsidRDefault="00937145" w:rsidP="004E6649">
       <w:pPr>
         <w:ind w:left="-540" w:right="-540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005631CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Upon completion, please return to</w:t>
       </w:r>
       <w:r w:rsidRPr="005631CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
@@ -401,51 +401,61 @@
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Dublin</w:t>
       </w:r>
       <w:r w:rsidR="00706976" w:rsidRPr="005631CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>, OH 4</w:t>
       </w:r>
       <w:r w:rsidR="001938A7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>3017</w:t>
+        <w:t>301</w:t>
+      </w:r>
+      <w:r w:rsidR="00D039F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="005631CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00706976">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00706976" w:rsidRPr="005631CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5384,65 +5394,67 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00102403"/>
     <w:rsid w:val="00074C10"/>
     <w:rsid w:val="000C597B"/>
     <w:rsid w:val="00102403"/>
     <w:rsid w:val="00134AB8"/>
     <w:rsid w:val="001938A7"/>
     <w:rsid w:val="00262881"/>
     <w:rsid w:val="00341D60"/>
     <w:rsid w:val="003E22B2"/>
     <w:rsid w:val="00441F98"/>
     <w:rsid w:val="004825BC"/>
+    <w:rsid w:val="004A0D33"/>
     <w:rsid w:val="004A15E9"/>
     <w:rsid w:val="004E6649"/>
     <w:rsid w:val="005631CF"/>
     <w:rsid w:val="00676FC6"/>
     <w:rsid w:val="00683A6D"/>
     <w:rsid w:val="006B5870"/>
     <w:rsid w:val="00706976"/>
     <w:rsid w:val="007606F6"/>
     <w:rsid w:val="008627B5"/>
     <w:rsid w:val="00916735"/>
     <w:rsid w:val="00937145"/>
     <w:rsid w:val="009C4D08"/>
     <w:rsid w:val="009C7A32"/>
     <w:rsid w:val="00A63370"/>
     <w:rsid w:val="00CD577B"/>
+    <w:rsid w:val="00D039F3"/>
     <w:rsid w:val="00DD32DA"/>
     <w:rsid w:val="00E60348"/>
     <w:rsid w:val="00EB0073"/>
     <w:rsid w:val="00EB4EFE"/>
     <w:rsid w:val="00F0388E"/>
     <w:rsid w:val="00F47B72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">